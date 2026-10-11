--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -12,221 +12,215 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Оптовый прайс-лист</t>
   </si>
   <si>
     <t>Компания Трикотажница37.рф</t>
   </si>
   <si>
     <t>ИП Бойцов В.В. ИНН 372800229519</t>
   </si>
   <si>
     <t>тел.: +7(4932)90-11-42</t>
   </si>
   <si>
     <t>сайт: iv-trikotage.ru</t>
   </si>
   <si>
     <t>e-mail: info@iv-trikotage.ru</t>
   </si>
   <si>
     <t>Женская одежда</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (₽)</t>
   </si>
   <si>
+    <t>Т 390/2</t>
+  </si>
+  <si>
+    <t>Туника Т 390/2 (Электрик (буквы)) 48</t>
+  </si>
+  <si>
+    <t>https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55123</t>
+  </si>
+  <si>
+    <t>Есть</t>
+  </si>
+  <si>
+    <t>Т 419</t>
+  </si>
+  <si>
+    <t>Толстовка Т 419 (т.-ментоловый с серым) 52</t>
+  </si>
+  <si>
+    <t>https://yaroslavl.iv-trikotage.ru/shop/kardigany/tolstovki/tolstovka-t-419-temno-mentolovyy-1/?sku=55524</t>
+  </si>
+  <si>
+    <t>Туники</t>
+  </si>
+  <si>
+    <t>Т 356</t>
+  </si>
+  <si>
+    <t>Туника Т 356 (хаки) 52</t>
+  </si>
+  <si>
+    <t>https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53834</t>
+  </si>
+  <si>
+    <t>Туника Т 356 (хаки) 54</t>
+  </si>
+  <si>
+    <t>https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53835</t>
+  </si>
+  <si>
+    <t>Т 380</t>
+  </si>
+  <si>
+    <t>Туника Т 380 (темно-синий) 42</t>
+  </si>
+  <si>
+    <t>https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/</t>
+  </si>
+  <si>
+    <t>Туника Т 380 (хаки) 44</t>
+  </si>
+  <si>
+    <t>https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49088</t>
+  </si>
+  <si>
+    <t>Т 397</t>
+  </si>
+  <si>
+    <t>Туника Т 397 (темно-синий) 44</t>
+  </si>
+  <si>
+    <t>https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/</t>
+  </si>
+  <si>
+    <t>Туника Т 397 (темно-синий) 46</t>
+  </si>
+  <si>
+    <t>https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52508</t>
+  </si>
+  <si>
+    <t>Костюмы</t>
+  </si>
+  <si>
     <t>К 107</t>
   </si>
   <si>
     <t>Костюм женский К 107 (Голубой) 52</t>
   </si>
   <si>
     <t>https://yaroslavl.iv-trikotage.ru/shop/novinki/kostyum-zhenskiy-k-107-goluboy/?sku=56242</t>
   </si>
   <si>
-    <t>Есть</t>
-[...76 lines deleted...]
-  <si>
     <t>К 130</t>
   </si>
   <si>
     <t>Костюм женский К 130 (цветы на молочном) 42</t>
   </si>
   <si>
     <t>https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/</t>
   </si>
   <si>
     <t>Костюм женский К 130 (цветы на молочном) 44</t>
   </si>
   <si>
     <t>https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59608</t>
   </si>
   <si>
     <t>Костюм женский К 130 (цветы на молочном) 46</t>
   </si>
   <si>
     <t>https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59609</t>
   </si>
   <si>
+    <t>Костюм женский К 130 (цветы на молочном) 48</t>
+  </si>
+  <si>
+    <t>https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59610</t>
+  </si>
+  <si>
     <t>Костюм женский К 130 (цветы на молочном) 50</t>
   </si>
   <si>
     <t>https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59611</t>
   </si>
   <si>
+    <t>Костюм женский К 130 (цветы на молочном) 54</t>
+  </si>
+  <si>
+    <t>https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59613</t>
+  </si>
+  <si>
     <t>Костюм женский К 130 (цветы на молочном) 56</t>
   </si>
   <si>
     <t>https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59614</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/?sku=51657</t>
   </si>
   <si>
     <t>Пижамы</t>
   </si>
   <si>
     <t>ЖП 024</t>
   </si>
   <si>
     <t>Пижама женская ЖП 024 (розовый+принт арбузы) 54</t>
   </si>
   <si>
     <t>https://yaroslavl.iv-trikotage.ru/shop/domashnyaya-odezhda/pizhama-zhenskaya-zhp-024-rozovyy-print-arbuzy/?sku=52427</t>
   </si>
   <si>
     <t>ЖП 069</t>
   </si>
   <si>
     <t>Женская пижама ЖП 069 (мишки на горчичном) 54</t>
   </si>
   <si>
     <t>https://yaroslavl.iv-trikotage.ru/shop/domashnyaya-odezhda/zhenskaya-pizhama-zhp-069-mishki-na-gorchichnom/?sku=54680</t>
   </si>
 </sst>
 </file>
 
@@ -633,62 +627,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/novinki/kostyum-zhenskiy-k-107-goluboy/?sku=56242" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55123" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/kardigany/tolstovki/tolstovka-t-419-temno-mentolovyy-1/?sku=55524" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/kardigany/tolstovki/tolstovka-t-419-temno-mentolovyy-1/?sku=55525" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53834" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53835" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49088" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52508" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59608" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59609" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59611" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59614" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/sarafany/sarafan-s-60-chernyy/?sku=51657" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/domashnyaya-odezhda/pizhama-zhenskaya-zhp-024-rozovyy-print-arbuzy/?sku=52427" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/domashnyaya-odezhda/zhenskaya-pizhama-zhp-069-mishki-na-gorchichnom/?sku=54680" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tunika-t-390-2-elektrik-bukvy/?sku=55123" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/kardigany/tolstovki/tolstovka-t-419-temno-mentolovyy-1/?sku=55524" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53834" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-356-khaki/?sku=53835" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49088" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-397-temno-siniy/?sku=52508" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/novinki/kostyum-zhenskiy-k-107-goluboy/?sku=56242" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59608" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59609" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59610" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59611" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59613" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/dlya-zhenschin/kostyumy/kostyum-zhenskiy-k-130-tsvety-na-molochnom/?sku=59614" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/domashnyaya-odezhda/pizhama-zhenskaya-zhp-024-rozovyy-print-arbuzy/?sku=52427" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yaroslavl.iv-trikotage.ru/shop/domashnyaya-odezhda/zhenskaya-pizhama-zhp-069-mishki-na-gorchichnom/?sku=54680" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F36"/>
+  <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F36" sqref="F36"/>
+      <selection activeCell="F34" sqref="F34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -764,547 +758,516 @@
       </c>
       <c r="E10" s="13" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>1</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="14">
-        <v>1470</v>
+        <v>970</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>2</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="14">
-        <v>970</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="4">
-[...2 lines deleted...]
-      <c r="B13" s="10" t="s">
+      <c r="A13" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="B13" s="6"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="14"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="15" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15" s="4">
+        <v>1</v>
+      </c>
+      <c r="B15" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="D13" s="6" t="s">
+      <c r="C15" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="E13" s="6" t="s">
-[...13 lines deleted...]
-      <c r="C14" s="7" t="s">
+      <c r="D15" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="D14" s="6" t="s">
+      <c r="E15" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="14">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16" s="4">
+        <v>2</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="E14" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A15" s="5" t="s">
+      <c r="D16" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="B15" s="6"/>
-[...22 lines deleted...]
-        <v>12</v>
+      <c r="E16" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" s="14">
+        <v>570</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="14">
-        <v>570</v>
+        <v>490</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="14">
-        <v>570</v>
+        <v>490</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="14">
-        <v>490</v>
+        <v>725</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="14">
-        <v>490</v>
+        <v>725</v>
       </c>
     </row>
     <row r="21" spans="1:6">
-      <c r="A21" s="4">
-[...2 lines deleted...]
-      <c r="B21" s="10" t="s">
+      <c r="A21" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="C21" s="7" t="s">
+      <c r="B21" s="6"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="14"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="15" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="4">
+        <v>1</v>
+      </c>
+      <c r="B23" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="D21" s="6" t="s">
+      <c r="C23" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="E21" s="6" t="s">
-[...13 lines deleted...]
-      <c r="C22" s="7" t="s">
+      <c r="D23" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="D22" s="6" t="s">
+      <c r="E23" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F23" s="14">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="4">
+        <v>2</v>
+      </c>
+      <c r="B24" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="E22" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A23" s="5" t="s">
+      <c r="C24" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="B23" s="6"/>
-[...22 lines deleted...]
-        <v>12</v>
+      <c r="D24" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F24" s="14">
+        <v>2200</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B25" s="10" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F25" s="14">
         <v>2200</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="14">
         <v>2200</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="14">
         <v>2200</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="14">
         <v>2200</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B29" s="10" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="14">
         <v>2200</v>
       </c>
     </row>
     <row r="30" spans="1:6">
-      <c r="A30" s="5" t="s">
+      <c r="A30" s="4">
+        <v>8</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C30" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="B30" s="6"/>
-[...3 lines deleted...]
-      <c r="F30" s="14"/>
+      <c r="D30" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F30" s="14">
+        <v>2200</v>
+      </c>
     </row>
     <row r="31" spans="1:6">
-      <c r="A31" s="3" t="s">
+      <c r="A31" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31" s="6"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="14"/>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B31" s="9" t="s">
+      <c r="B32" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C31" s="11" t="s">
+      <c r="C32" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="D31" s="12" t="s">
+      <c r="D32" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="E31" s="13" t="s">
+      <c r="E32" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="F31" s="15" t="s">
+      <c r="F32" s="15" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
-      <c r="A32" s="4">
+    <row r="33" spans="1:6">
+      <c r="A33" s="4">
         <v>1</v>
       </c>
-      <c r="B32" s="10" t="s">
-[...5 lines deleted...]
-      <c r="D32" s="6" t="s">
+      <c r="B33" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="E32" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A33" s="5" t="s">
+      <c r="C33" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="B33" s="6"/>
-[...3 lines deleted...]
-      <c r="F33" s="14"/>
+      <c r="D33" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" s="14">
+        <v>695</v>
+      </c>
     </row>
     <row r="34" spans="1:6">
-      <c r="A34" s="3" t="s">
-[...25 lines deleted...]
-      <c r="C35" s="7" t="s">
+      <c r="A34" s="4">
+        <v>2</v>
+      </c>
+      <c r="B34" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="D35" s="6" t="s">
+      <c r="C34" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="E35" s="6" t="s">
-[...10 lines deleted...]
-      <c r="B36" s="10" t="s">
+      <c r="D34" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="C36" s="7" t="s">
-[...8 lines deleted...]
-      <c r="F36" s="14">
+      <c r="E34" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F34" s="14">
         <v>555</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A9:F9"/>
-    <mergeCell ref="A15:F15"/>
-[...2 lines deleted...]
-    <mergeCell ref="A33:F33"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A31:F31"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D11" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="D13" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="D14" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="D21" r:id="rId_hyperlink_9"/>
-    <hyperlink ref="D22" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_15"/>
-    <hyperlink ref="D32" r:id="rId_hyperlink_16"/>
-[...1 lines deleted...]
-    <hyperlink ref="D36" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>